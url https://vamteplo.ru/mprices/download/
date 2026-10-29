--- v0 (2026-07-28)
+++ v1 (2026-10-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Прайс-лист (товары для дилеров)</t>
   </si>
   <si>
     <t>https://vamteplo.ru/</t>
   </si>
   <si>
     <t>товары для дилеров</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-28 11:31:55</t>
+    <t>Актуальность прайса на: 2026-10-29 15:08:34</t>
   </si>
   <si>
     <t>ИК обогреватели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>cer05w+</t>
   </si>
   <si>
     <t>Инфракрасный обогреватель Пион Термоглас Керамика 05 + белый</t>
   </si>
@@ -645,249 +645,249 @@
       </c>
       <c r="B8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5" outlineLevel="1">
       <c r="A9" s="15">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="7">
-        <v>526.0</v>
+        <v>524.0</v>
       </c>
       <c r="E9" s="12">
         <v>7800.0</v>
       </c>
     </row>
     <row r="10" spans="1:5" outlineLevel="1">
       <c r="A10" s="15">
         <v>2</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="7">
-        <v>192.0</v>
+        <v>0.0</v>
       </c>
       <c r="E10" s="12">
         <v>9940.0</v>
       </c>
     </row>
     <row r="11" spans="1:5" outlineLevel="1">
       <c r="A11" s="15">
         <v>3</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="7">
-        <v>412.0</v>
+        <v>408.0</v>
       </c>
       <c r="E11" s="12">
         <v>10480.0</v>
       </c>
     </row>
     <row r="12" spans="1:5" outlineLevel="1">
       <c r="A12" s="15">
         <v>4</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="7">
         <v>255.0</v>
       </c>
       <c r="E12" s="12">
         <v>12300.0</v>
       </c>
     </row>
     <row r="13" spans="1:5" outlineLevel="1">
       <c r="A13" s="15">
         <v>5</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="7">
-        <v>266.0</v>
+        <v>262.0</v>
       </c>
       <c r="E13" s="12">
         <v>8000.0</v>
       </c>
     </row>
     <row r="14" spans="1:5" outlineLevel="1">
       <c r="A14" s="15">
         <v>6</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="7">
-        <v>203.0</v>
+        <v>10.0</v>
       </c>
       <c r="E14" s="12">
         <v>10370.0</v>
       </c>
     </row>
     <row r="15" spans="1:5" outlineLevel="1">
       <c r="A15" s="15">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="7">
-        <v>278.0</v>
+        <v>0.0</v>
       </c>
       <c r="E15" s="12">
         <v>11650.0</v>
       </c>
     </row>
     <row r="16" spans="1:5" outlineLevel="1">
       <c r="A16" s="15">
         <v>8</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="7">
-        <v>118.0</v>
+        <v>116.0</v>
       </c>
       <c r="E16" s="12">
         <v>6690.0</v>
       </c>
     </row>
     <row r="17" spans="1:5" outlineLevel="1">
       <c r="A17" s="15">
         <v>9</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="7">
         <v>93.0</v>
       </c>
       <c r="E17" s="12">
         <v>6000.0</v>
       </c>
     </row>
     <row r="18" spans="1:5" outlineLevel="1">
       <c r="A18" s="15">
         <v>10</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="7">
-        <v>207.0</v>
+        <v>0.0</v>
       </c>
       <c r="E18" s="12">
         <v>10650.0</v>
       </c>
     </row>
     <row r="19" spans="1:5" outlineLevel="1">
       <c r="A19" s="15">
         <v>11</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="7">
         <v>51.0</v>
       </c>
       <c r="E19" s="12">
         <v>14550.0</v>
       </c>
     </row>
     <row r="20" spans="1:5" outlineLevel="1">
       <c r="A20" s="15">
         <v>12</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="7">
         <v>81.0</v>
       </c>
       <c r="E20" s="12">
         <v>16600.0</v>
       </c>
     </row>
     <row r="21" spans="1:5" outlineLevel="1">
       <c r="A21" s="15">
         <v>13</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="7">
-        <v>221.0</v>
+        <v>220.0</v>
       </c>
       <c r="E21" s="12">
         <v>12300.0</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="10"/>
     </row>
     <row r="23" spans="1:5" outlineLevel="1">
       <c r="A23" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="6" t="s">
@@ -920,51 +920,51 @@
       </c>
       <c r="B25" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="7">
         <v>231.0</v>
       </c>
       <c r="E25" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="26" spans="1:5" outlineLevel="1">
       <c r="A26" s="15">
         <v>3</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="7">
-        <v>108.0</v>
+        <v>106.0</v>
       </c>
       <c r="E26" s="12">
         <v>500.0</v>
       </c>
     </row>
     <row r="27" spans="1:5" outlineLevel="1">
       <c r="A27" s="15">
         <v>4</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="7">
         <v>111.0</v>
       </c>
       <c r="E27" s="12">
         <v>500.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>